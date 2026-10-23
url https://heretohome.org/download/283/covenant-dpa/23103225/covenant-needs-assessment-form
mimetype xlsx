--- v0 (2026-05-26)
+++ v1 (2026-10-23)
@@ -6,110 +6,110 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28623"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://wshfc1-my.sharepoint.com/personal/dietrich_schmitz_wshfc_org/Documents/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Forms\Needs Assessments\Covenant\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{9DAA55A5-CCB2-42B3-983D-3FB7E9723F38}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9B7B448E-DD0B-4602-9904-AD789F6B0DFC}"/>
-  <workbookProtection lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{604649A5-7DBD-420C-BDD0-0503F753DEDD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="1y5zSNaDcc7Zrruv7FZEZ9A1xNY1m2EnFhdi4bLROi/F9PvjPRpKATTvfdyfgHQyfb1h0Z/H4OPcg07/JEieLw==" workbookSaltValue="hoVK+FbUzm0+ZGlyW1W37Q==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="41496" windowHeight="16776" xr2:uid="{AD96470C-53E7-4006-84CA-F406E887CEE7}"/>
+    <workbookView xWindow="37320" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{AD96470C-53E7-4006-84CA-F406E887CEE7}"/>
   </bookViews>
   <sheets>
     <sheet name="Covenant Needs Assessment" sheetId="3" r:id="rId1"/>
     <sheet name="DataSheet" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="AllowedBlanks">'Covenant Needs Assessment'!$D$23</definedName>
     <definedName name="Appraised_Value">'Covenant Needs Assessment'!$B$11</definedName>
     <definedName name="BlankCellsAllowed">'Covenant Needs Assessment'!$D$23</definedName>
     <definedName name="Closing_Costs_as_per_URLA__line_F">'Covenant Needs Assessment'!$B$14</definedName>
     <definedName name="DPA_Offered">#REF!</definedName>
     <definedName name="DPA_Program_Limit">#REF!</definedName>
     <definedName name="ExternalData_1" localSheetId="1" hidden="1">DataSheet!$I$1:$J$40</definedName>
     <definedName name="FlagTotal">#REF!</definedName>
     <definedName name="Front_End_DTI">#REF!</definedName>
     <definedName name="FullyFilledFlag">'Covenant Needs Assessment'!$C$23</definedName>
     <definedName name="Lower_of_Two">#REF!</definedName>
     <definedName name="Max_LTV">#REF!</definedName>
     <definedName name="Net_Closing_Costs_to_Cover">'Covenant Needs Assessment'!$B$22</definedName>
     <definedName name="Net_OS_BD_after_Seller_Credit">'Covenant Needs Assessment'!$B$21</definedName>
     <definedName name="Sales_Price">'Covenant Needs Assessment'!$B$10</definedName>
     <definedName name="UFMIPVAFF">'Covenant Needs Assessment'!$B$16</definedName>
     <definedName name="UnderIncomeLimitFlag">'Covenant Needs Assessment'!$D$10</definedName>
     <definedName name="UnderInfomeLimitFlag">'Covenant Needs Assessment'!$D$10</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="D6" i="3" l="1"/>
   <c r="B21" i="3" l="1"/>
   <c r="B22" i="3" s="1"/>
-  <c r="D6" i="3"/>
-  <c r="D10" i="3" s="1"/>
+  <c r="D10" i="3"/>
   <c r="C9" i="3" s="1"/>
   <c r="B13" i="3"/>
   <c r="D4" i="3"/>
   <c r="B2" i="3"/>
   <c r="C23" i="3" l="1"/>
   <c r="B23" i="3" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
   <connection id="1" xr16:uid="{45AF7D6D-432E-4839-9CA3-421FC68F6C59}" keepAlive="1" name="Query - Section8_FY24" description="Connection to the 'Section8_FY24' query in the workbook." type="5" refreshedVersion="8" background="1" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Section8_FY24;Extended Properties=&quot;&quot;" command="SELECT * FROM [Section8_FY24]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="88">
   <si>
     <t>Borrower Name</t>
   </si>
   <si>
     <t>WSHFC Loan #</t>
   </si>
@@ -299,170 +299,162 @@
   <si>
     <t>Thurston County</t>
   </si>
   <si>
     <t>Wahkiakum County</t>
   </si>
   <si>
     <t>Walla Walla County</t>
   </si>
   <si>
     <t>Whatcom County</t>
   </si>
   <si>
     <t>Whitman County</t>
   </si>
   <si>
     <t>Yakima County</t>
   </si>
   <si>
     <t>County</t>
   </si>
   <si>
     <t>All fields must be entered for final number.</t>
   </si>
   <si>
-    <t>120% 2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Program Income Limit</t>
   </si>
   <si>
     <t>Additional Comments</t>
   </si>
   <si>
     <t>Details on additional Cost</t>
   </si>
   <si>
     <t>Example: Second Mortgage Closing Costs</t>
   </si>
   <si>
     <t>Closing Costs as per URLA, line F</t>
   </si>
   <si>
     <t>Closing cost not reflected in line F</t>
   </si>
   <si>
     <t>Enter UFMIP/VA Funding Fee Here</t>
   </si>
   <si>
     <t>Enter Seller Credit Amounts Here</t>
   </si>
   <si>
     <t>Net Closing Costs to Cover</t>
   </si>
   <si>
     <t>Net OS BD after Seller Credit</t>
   </si>
   <si>
-    <t>Rev. 2026-03-13</t>
-[...1 lines deleted...]
-  <si>
     <t>Covenant DPA Needs Assessment</t>
   </si>
   <si>
     <t>Perm/Temp Off-Sheet Buydowns</t>
   </si>
   <si>
     <t>Only applicable to FHA &amp; VA</t>
   </si>
   <si>
     <t>Applies first to Buydown Cost/Fees, then Closing Costs</t>
   </si>
   <si>
-    <t>DPA funds cannot be applied</t>
+    <t>120% 2026</t>
+  </si>
+  <si>
+    <t>&lt; Covenant DPA funds CANNOT be used to cover cost of tempory/permanent buydown, UFMIP or VA Funding Fee.</t>
+  </si>
+  <si>
+    <t>Updated:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="0.0%"/>
     <numFmt numFmtId="165" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="0.000%"/>
   </numFmts>
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="9" tint="0.39997558519241921"/>
-      <name val="Calibri"/>
-[...6 lines deleted...]
-      <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -575,88 +567,88 @@
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="2" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="10" fontId="2" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="6" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="14" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="44" fontId="2" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="44" fontId="2" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="3" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="44" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="6" fontId="2" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="44" fontId="9" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="8" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="9" fillId="2" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="8" fillId="2" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="9" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="8" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="166" fontId="11" fillId="3" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="12" fillId="3" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Currency" xfId="2" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="4">
     <dxf>
       <font>
         <sz val="16"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="165" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFC0E6F5"/>
         </patternFill>
       </fill>
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="1" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
@@ -716,51 +708,51 @@
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{08D0D414-7299-405E-99B9-81A8A3589F28}" name="DPA_Tbl" displayName="DPA_Tbl" ref="A11:F12" totalsRowShown="0">
   <autoFilter ref="A11:F12" xr:uid="{08D0D414-7299-405E-99B9-81A8A3589F28}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A12:F21">
     <sortCondition ref="A11:A21"/>
   </sortState>
   <tableColumns count="6">
     <tableColumn id="1" xr3:uid="{4B287CE6-3B34-4980-9AA6-0356D6B358EE}" name="DPA Program"/>
     <tableColumn id="2" xr3:uid="{C9AE680E-FA7E-49DC-8A4A-32976362E0FA}" name="Max Loan Amount"/>
     <tableColumn id="3" xr3:uid="{60630E39-7CE4-4B2E-894A-09092E78B5F6}" name="MinCon%" dataDxfId="3" dataCellStyle="Percent"/>
     <tableColumn id="4" xr3:uid="{349D101C-3083-4677-B349-C2DD44018F1B}" name="MinCon$"/>
     <tableColumn id="5" xr3:uid="{C6333CBC-4413-4378-89AF-0DCE5FA50FAB}" name="MinConThisLoan" dataDxfId="2"/>
     <tableColumn id="6" xr3:uid="{8C3A049F-C263-4D5D-8C4F-425CD7760B9A}" name="DTI Under 25% OK"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium7" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{C00AF500-B8B3-4C47-ACA8-635520143DE4}" name="CountyLimits" displayName="CountyLimits" ref="I1:J40" tableType="queryTable" totalsRowShown="0">
   <autoFilter ref="I1:J40" xr:uid="{C00AF500-B8B3-4C47-ACA8-635520143DE4}"/>
   <tableColumns count="2">
     <tableColumn id="1" xr3:uid="{6D388A1C-EC76-4ADB-893B-53F9C049D690}" uniqueName="1" name="County_Name" queryTableFieldId="1" dataDxfId="1"/>
-    <tableColumn id="2" xr3:uid="{9C1BE872-7685-48D3-9648-D95E55B4AA97}" uniqueName="2" name="120% 2025" queryTableFieldId="2" dataDxfId="0" dataCellStyle="Currency"/>
+    <tableColumn id="2" xr3:uid="{9C1BE872-7685-48D3-9648-D95E55B4AA97}" uniqueName="2" name="120% 2026" queryTableFieldId="2" dataDxfId="0" dataCellStyle="Currency"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -1033,853 +1025,855 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7127EF77-5EFD-4E2F-9CC8-CD11533E6B4D}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:XFB33"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="B20" sqref="B20"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.4" zeroHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.6" zeroHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="41.109375" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="16384" max="16384" width="0.33203125" customWidth="1"/>
+    <col min="1" max="1" width="41.07421875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="31.69140625" customWidth="1"/>
+    <col min="3" max="3" width="23.3046875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="34.53515625" customWidth="1"/>
+    <col min="5" max="16382" width="8.69140625" hidden="1"/>
+    <col min="16383" max="16383" width="7.421875E-2" customWidth="1"/>
+    <col min="16384" max="16384" width="0.3046875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:4" ht="18.45" x14ac:dyDescent="0.5">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="8"/>
       <c r="C1" s="23" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="D1" s="23"/>
     </row>
-    <row r="2" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:4" ht="18.45" x14ac:dyDescent="0.5">
       <c r="A2" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="10">
         <f ca="1">NOW()</f>
-        <v>46094.450107407407</v>
-[...6 lines deleted...]
-    <row r="3" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+        <v>46204.694919444446</v>
+      </c>
+      <c r="C2" s="32" t="s">
+        <v>87</v>
+      </c>
+      <c r="D2" s="10">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" ht="18.45" x14ac:dyDescent="0.5">
       <c r="A3" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="8"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="4" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:4" ht="18.45" x14ac:dyDescent="0.5">
       <c r="A4" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C4" s="4"/>
       <c r="D4" s="5">
         <f>VLOOKUP(B4,DPA_Tbl[#All],2,FALSE)</f>
         <v>150000</v>
       </c>
     </row>
-    <row r="5" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:4" ht="18.45" x14ac:dyDescent="0.5">
       <c r="A5" s="4"/>
       <c r="B5" s="4"/>
       <c r="C5" s="4">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="18.45" x14ac:dyDescent="0.5">
       <c r="A6" s="4" t="s">
         <v>69</v>
       </c>
       <c r="B6" s="17" t="s">
         <v>30</v>
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="5">
         <f>VLOOKUP(B6,CountyLimits[#All],2,FALSE)</f>
-        <v>113750</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:4" x14ac:dyDescent="0.3">
+        <v>116400</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A7" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="24"/>
       <c r="C7" s="24"/>
       <c r="D7" s="24"/>
     </row>
-    <row r="8" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:4" x14ac:dyDescent="0.4">
       <c r="A8" s="24"/>
       <c r="B8" s="24"/>
       <c r="C8" s="24"/>
       <c r="D8" s="24"/>
     </row>
-    <row r="9" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:4" ht="18.45" x14ac:dyDescent="0.5">
       <c r="A9" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="14" t="str">
         <f>IF(UnderIncomeLimitFlag=1,"&lt;= Per Loan Transmittal","ERROR - Max Income Allowed is $"&amp;ROUND((D6/12),2))</f>
         <v>&lt;= Per Loan Transmittal</v>
       </c>
       <c r="D9" s="4"/>
     </row>
-    <row r="10" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:4" ht="18.45" x14ac:dyDescent="0.5">
       <c r="A10" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="4"/>
       <c r="D10" s="16">
         <f>IF(B9&lt;=(D6/12),1,0)</f>
         <v>1</v>
       </c>
     </row>
-    <row r="11" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:4" ht="18.45" x14ac:dyDescent="0.5">
       <c r="A11" s="4" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="D11" s="4"/>
     </row>
-    <row r="12" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:4" ht="18.45" x14ac:dyDescent="0.5">
       <c r="A12" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="4"/>
       <c r="D12" s="4"/>
     </row>
-    <row r="13" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:4" ht="18.45" x14ac:dyDescent="0.5">
       <c r="A13" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="6" t="str">
         <f>IFERROR(B12/B9,"Please enter above information")</f>
         <v>Please enter above information</v>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
     </row>
-    <row r="14" spans="1:4" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:4" ht="26.15" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A14" s="4" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B14" s="12"/>
-      <c r="C14" s="29"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="C14" s="31" t="s">
+        <v>86</v>
+      </c>
+      <c r="D14" s="31"/>
+    </row>
+    <row r="15" spans="1:4" ht="18.45" x14ac:dyDescent="0.5">
       <c r="A15" s="4"/>
       <c r="B15" s="4"/>
       <c r="C15" s="28" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D15" s="28"/>
     </row>
-    <row r="16" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:4" ht="18.45" x14ac:dyDescent="0.5">
       <c r="A16" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="B16" s="12"/>
+      <c r="C16" s="29" t="s">
+        <v>83</v>
+      </c>
+      <c r="D16" s="29"/>
+    </row>
+    <row r="17" spans="1:4" ht="18.45" x14ac:dyDescent="0.5">
+      <c r="A17" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="B16" s="12"/>
-[...8 lines deleted...]
-      </c>
       <c r="B17" s="12"/>
-      <c r="C17" s="31" t="s">
-[...4 lines deleted...]
-    <row r="18" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+      <c r="C17" s="29" t="s">
+        <v>84</v>
+      </c>
+      <c r="D17" s="29"/>
+    </row>
+    <row r="18" spans="1:4" ht="18.45" x14ac:dyDescent="0.5">
       <c r="A18" s="4" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B18" s="12"/>
       <c r="C18" s="26" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D18" s="27"/>
     </row>
-    <row r="19" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:4" ht="18.45" x14ac:dyDescent="0.5">
       <c r="A19" s="4" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="26"/>
       <c r="D19" s="27"/>
     </row>
-    <row r="20" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:4" ht="18.45" x14ac:dyDescent="0.5">
       <c r="A20" s="4" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B20" s="21"/>
-      <c r="C20" s="32" t="s">
-[...4 lines deleted...]
-    <row r="21" spans="1:4" ht="18" hidden="1" x14ac:dyDescent="0.35">
+      <c r="C20" s="30"/>
+      <c r="D20" s="30"/>
+    </row>
+    <row r="21" spans="1:4" ht="18.45" hidden="1" x14ac:dyDescent="0.5">
       <c r="A21" s="4" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B21" s="11">
         <f>MIN(0,B20-B17)*-1</f>
         <v>0</v>
       </c>
       <c r="C21" s="18"/>
       <c r="D21" s="4"/>
     </row>
-    <row r="22" spans="1:4" ht="18" hidden="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:4" ht="18.45" hidden="1" x14ac:dyDescent="0.5">
       <c r="A22" s="4" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B22" s="20">
         <f>MAX(0,B14-B16+B18+B19-B21)</f>
         <v>0</v>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="4"/>
     </row>
-    <row r="23" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:4" ht="18.45" x14ac:dyDescent="0.5">
       <c r="A23" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="13">
         <f>IF(B13&lt;0.25,"DTI must be higher than 25%",ROUNDDOWN(MIN(SUM(MIN(150000,0.2*MIN(B10:B11))))+Net_Closing_Costs_to_Cover,0)*FullyFilledFlag*UnderIncomeLimitFlag)</f>
         <v>0</v>
       </c>
       <c r="C23" s="22">
         <f>IF(COUNTBLANK(A6:D14)&gt;=16,1,0)</f>
         <v>1</v>
       </c>
       <c r="D23" s="16">
         <v>23</v>
       </c>
     </row>
-    <row r="24" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:4" ht="18.45" x14ac:dyDescent="0.5">
       <c r="A24" s="4"/>
       <c r="B24" s="4"/>
       <c r="C24" s="4"/>
       <c r="D24" s="4"/>
     </row>
-    <row r="25" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:4" ht="18.45" x14ac:dyDescent="0.5">
       <c r="A25" s="4" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B25" s="4"/>
       <c r="C25" s="4"/>
       <c r="D25" s="4"/>
     </row>
-    <row r="26" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:4" ht="18.45" x14ac:dyDescent="0.5">
       <c r="A26" s="25"/>
       <c r="B26" s="25"/>
       <c r="C26" s="4"/>
       <c r="D26" s="4"/>
     </row>
-    <row r="27" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:4" ht="18.45" x14ac:dyDescent="0.5">
       <c r="A27" s="25"/>
       <c r="B27" s="25"/>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
     </row>
-    <row r="28" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:4" ht="18.45" x14ac:dyDescent="0.5">
       <c r="A28" s="25"/>
       <c r="B28" s="25"/>
       <c r="C28" s="4"/>
       <c r="D28" s="4"/>
     </row>
-    <row r="29" spans="1:4" ht="18" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:4" ht="18.45" x14ac:dyDescent="0.5">
       <c r="A29" s="25"/>
       <c r="B29" s="25"/>
       <c r="C29" s="4"/>
       <c r="D29" s="4"/>
     </row>
-    <row r="30" spans="1:4" ht="18" hidden="1" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:4" ht="18.45" hidden="1" x14ac:dyDescent="0.5">
       <c r="A30" s="4"/>
       <c r="B30" s="4"/>
       <c r="C30" s="4"/>
       <c r="D30" s="4"/>
     </row>
-    <row r="31" spans="1:4" ht="18" hidden="1" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:4" ht="18.45" hidden="1" x14ac:dyDescent="0.5">
       <c r="A31" s="4"/>
       <c r="B31" s="4"/>
       <c r="C31" s="4"/>
       <c r="D31" s="4"/>
     </row>
-    <row r="32" spans="1:4" ht="18" hidden="1" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:4" ht="18.45" hidden="1" x14ac:dyDescent="0.5">
       <c r="A32" s="4"/>
       <c r="B32" s="4"/>
       <c r="C32" s="4"/>
       <c r="D32" s="4"/>
     </row>
-    <row r="33" spans="1:4" ht="18" hidden="1" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:4" ht="18.45" hidden="1" x14ac:dyDescent="0.5">
       <c r="A33" s="4"/>
       <c r="B33" s="4"/>
       <c r="C33" s="4"/>
       <c r="D33" s="4"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" selectLockedCells="1"/>
   <mergeCells count="10">
     <mergeCell ref="C1:D1"/>
     <mergeCell ref="A7:D8"/>
     <mergeCell ref="A26:B29"/>
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="C19:D19"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="C16:D16"/>
     <mergeCell ref="C20:D20"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B4" xr:uid="{AFEEDD6E-7FE6-4EB4-A778-8B297D8D00BA}">
       <formula1>INDIRECT("DPA_Tbl[DPA Program]")</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="69" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{D7C6C160-C5A7-4248-BAB0-E036B21E953F}">
           <x14:formula1>
             <xm:f>DataSheet!$I$2:$I$40</xm:f>
           </x14:formula1>
           <xm:sqref>B6</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D6BF7041-5B1D-4508-9DB9-3A8AA1CC5B96}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="A1:J40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="N10" sqref="N10"/>
+      <selection activeCell="J2" sqref="J2:J40"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="46.6640625" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="10" max="10" width="17.33203125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="46.69140625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="13.53515625" customWidth="1"/>
+    <col min="3" max="3" width="11.69140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="22.69140625" customWidth="1"/>
+    <col min="5" max="5" width="17.07421875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="24.3046875" customWidth="1"/>
+    <col min="9" max="9" width="18.4609375" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="17.3046875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.4">
       <c r="A1" t="s">
         <v>2</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="I1" t="s">
         <v>29</v>
       </c>
       <c r="J1" s="15" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:10" ht="21" x14ac:dyDescent="0.4">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" ht="20.6" x14ac:dyDescent="0.55000000000000004">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
         <v>0</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" s="19">
-        <v>113750</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:10" ht="21" x14ac:dyDescent="0.4">
+        <v>116400</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="20.6" x14ac:dyDescent="0.55000000000000004">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="1">
         <v>0.97</v>
       </c>
       <c r="I3" t="s">
         <v>31</v>
       </c>
       <c r="J3" s="19">
-        <v>104500</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:10" ht="21" x14ac:dyDescent="0.4">
+        <v>114950</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" ht="20.6" x14ac:dyDescent="0.55000000000000004">
       <c r="A4" t="s">
         <v>24</v>
       </c>
       <c r="B4" s="1">
         <v>0.95</v>
       </c>
       <c r="I4" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="19">
-        <v>126700</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:10" ht="21" x14ac:dyDescent="0.4">
+        <v>126500</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="20.6" x14ac:dyDescent="0.55000000000000004">
       <c r="A5" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="1">
         <v>0.95</v>
       </c>
       <c r="I5" t="s">
         <v>33</v>
       </c>
       <c r="J5" s="19">
-        <v>115800</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:10" ht="21" x14ac:dyDescent="0.4">
+        <v>118900</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="20.6" x14ac:dyDescent="0.55000000000000004">
       <c r="A6" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="3">
         <v>0.96499999999999997</v>
       </c>
       <c r="I6" t="s">
         <v>34</v>
       </c>
       <c r="J6" s="19">
-        <v>113750</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:10" ht="21" x14ac:dyDescent="0.4">
+        <v>118700</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" ht="20.6" x14ac:dyDescent="0.55000000000000004">
       <c r="A7" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="1">
         <v>1</v>
       </c>
       <c r="I7" t="s">
         <v>35</v>
       </c>
       <c r="J7" s="19">
-        <v>148900</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:10" ht="21" x14ac:dyDescent="0.4">
+        <v>153950</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="20.6" x14ac:dyDescent="0.55000000000000004">
       <c r="A8" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="1">
         <v>1</v>
       </c>
       <c r="I8" t="s">
         <v>36</v>
       </c>
       <c r="J8" s="19">
-        <v>120250</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:10" ht="21" x14ac:dyDescent="0.4">
+        <v>122650</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="20.6" x14ac:dyDescent="0.55000000000000004">
       <c r="A9" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="1">
         <v>1</v>
       </c>
       <c r="I9" t="s">
         <v>37</v>
       </c>
       <c r="J9" s="19">
-        <v>113750</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:10" ht="21" x14ac:dyDescent="0.4">
+        <v>125050</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="20.6" x14ac:dyDescent="0.55000000000000004">
       <c r="I10" t="s">
         <v>38</v>
       </c>
       <c r="J10" s="19">
-        <v>115800</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:10" ht="21" x14ac:dyDescent="0.4">
+        <v>118900</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="20.6" x14ac:dyDescent="0.55000000000000004">
       <c r="A11" t="s">
         <v>8</v>
       </c>
       <c r="B11" t="s">
         <v>13</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>17</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="I11" t="s">
         <v>39</v>
       </c>
       <c r="J11" s="19">
-        <v>113750</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:10" ht="21" x14ac:dyDescent="0.4">
+        <v>116400</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="20.6" x14ac:dyDescent="0.55000000000000004">
       <c r="A12" t="s">
         <v>27</v>
       </c>
       <c r="B12">
         <v>150000</v>
       </c>
       <c r="C12" s="2">
         <v>0</v>
       </c>
       <c r="D12">
         <v>0</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12" t="s">
         <v>20</v>
       </c>
       <c r="I12" t="s">
         <v>40</v>
       </c>
       <c r="J12" s="19">
-        <v>126700</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:10" ht="21" x14ac:dyDescent="0.4">
+        <v>126500</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="20.6" x14ac:dyDescent="0.55000000000000004">
       <c r="C13" s="2"/>
       <c r="I13" t="s">
         <v>41</v>
       </c>
       <c r="J13" s="19">
-        <v>113750</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:10" ht="21" x14ac:dyDescent="0.4">
+        <v>116400</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="20.6" x14ac:dyDescent="0.55000000000000004">
       <c r="C14" s="2"/>
       <c r="I14" t="s">
         <v>42</v>
       </c>
       <c r="J14" s="19">
-        <v>113750</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:10" ht="21" x14ac:dyDescent="0.4">
+        <v>116400</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="20.6" x14ac:dyDescent="0.55000000000000004">
       <c r="C15" s="2"/>
       <c r="I15" t="s">
         <v>43</v>
       </c>
       <c r="J15" s="19">
-        <v>113750</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:10" ht="21" x14ac:dyDescent="0.4">
+        <v>116400</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="20.6" x14ac:dyDescent="0.55000000000000004">
       <c r="C16" s="2"/>
       <c r="I16" t="s">
         <v>44</v>
       </c>
       <c r="J16" s="19">
-        <v>133700</v>
-[...2 lines deleted...]
-    <row r="17" spans="3:10" ht="21" x14ac:dyDescent="0.4">
+        <v>128650</v>
+      </c>
+    </row>
+    <row r="17" spans="3:10" ht="20.6" x14ac:dyDescent="0.55000000000000004">
       <c r="C17" s="2"/>
       <c r="I17" t="s">
         <v>45</v>
       </c>
       <c r="J17" s="19">
-        <v>117950</v>
-[...2 lines deleted...]
-    <row r="18" spans="3:10" ht="21" x14ac:dyDescent="0.4">
+        <v>128400</v>
+      </c>
+    </row>
+    <row r="18" spans="3:10" ht="20.6" x14ac:dyDescent="0.55000000000000004">
       <c r="C18" s="2"/>
       <c r="I18" t="s">
         <v>46</v>
       </c>
       <c r="J18" s="19">
-        <v>188500</v>
-[...2 lines deleted...]
-    <row r="19" spans="3:10" ht="21" x14ac:dyDescent="0.4">
+        <v>197300</v>
+      </c>
+    </row>
+    <row r="19" spans="3:10" ht="20.6" x14ac:dyDescent="0.55000000000000004">
       <c r="C19" s="2"/>
       <c r="I19" t="s">
         <v>47</v>
       </c>
       <c r="J19" s="19">
-        <v>149150</v>
-[...2 lines deleted...]
-    <row r="20" spans="3:10" ht="21" x14ac:dyDescent="0.4">
+        <v>155500</v>
+      </c>
+    </row>
+    <row r="20" spans="3:10" ht="20.6" x14ac:dyDescent="0.55000000000000004">
       <c r="C20" s="2"/>
       <c r="I20" t="s">
         <v>48</v>
       </c>
       <c r="J20" s="19">
-        <v>129250</v>
-[...2 lines deleted...]
-    <row r="21" spans="3:10" ht="21" x14ac:dyDescent="0.4">
+        <v>128900</v>
+      </c>
+    </row>
+    <row r="21" spans="3:10" ht="20.6" x14ac:dyDescent="0.55000000000000004">
       <c r="C21" s="2"/>
       <c r="I21" t="s">
         <v>49</v>
       </c>
       <c r="J21" s="19">
-        <v>113750</v>
-[...2 lines deleted...]
-    <row r="22" spans="3:10" ht="21" x14ac:dyDescent="0.4">
+        <v>116400</v>
+      </c>
+    </row>
+    <row r="22" spans="3:10" ht="20.6" x14ac:dyDescent="0.55000000000000004">
       <c r="I22" t="s">
         <v>50</v>
       </c>
       <c r="J22" s="19">
-        <v>113750</v>
-[...2 lines deleted...]
-    <row r="23" spans="3:10" ht="21" x14ac:dyDescent="0.4">
+        <v>125050</v>
+      </c>
+    </row>
+    <row r="23" spans="3:10" ht="20.6" x14ac:dyDescent="0.55000000000000004">
       <c r="I23" t="s">
         <v>51</v>
       </c>
       <c r="J23" s="19">
-        <v>113750</v>
-[...2 lines deleted...]
-    <row r="24" spans="3:10" ht="21" x14ac:dyDescent="0.4">
+        <v>116400</v>
+      </c>
+    </row>
+    <row r="24" spans="3:10" ht="20.6" x14ac:dyDescent="0.55000000000000004">
       <c r="I24" t="s">
         <v>52</v>
       </c>
       <c r="J24" s="19">
-        <v>120250</v>
-[...2 lines deleted...]
-    <row r="25" spans="3:10" ht="21" x14ac:dyDescent="0.4">
+        <v>129100</v>
+      </c>
+    </row>
+    <row r="25" spans="3:10" ht="20.6" x14ac:dyDescent="0.55000000000000004">
       <c r="I25" t="s">
         <v>53</v>
       </c>
       <c r="J25" s="19">
-        <v>113750</v>
-[...2 lines deleted...]
-    <row r="26" spans="3:10" ht="21" x14ac:dyDescent="0.4">
+        <v>116400</v>
+      </c>
+    </row>
+    <row r="26" spans="3:10" ht="20.6" x14ac:dyDescent="0.55000000000000004">
       <c r="I26" t="s">
         <v>54</v>
       </c>
       <c r="J26" s="19">
-        <v>113750</v>
-[...2 lines deleted...]
-    <row r="27" spans="3:10" ht="21" x14ac:dyDescent="0.4">
+        <v>116400</v>
+      </c>
+    </row>
+    <row r="27" spans="3:10" ht="20.6" x14ac:dyDescent="0.55000000000000004">
       <c r="I27" t="s">
         <v>55</v>
       </c>
       <c r="J27" s="19">
-        <v>113750</v>
-[...2 lines deleted...]
-    <row r="28" spans="3:10" ht="21" x14ac:dyDescent="0.4">
+        <v>116400</v>
+      </c>
+    </row>
+    <row r="28" spans="3:10" ht="20.6" x14ac:dyDescent="0.55000000000000004">
       <c r="I28" t="s">
         <v>56</v>
       </c>
       <c r="J28" s="19">
-        <v>144950</v>
-[...2 lines deleted...]
-    <row r="29" spans="3:10" ht="21" x14ac:dyDescent="0.4">
+        <v>152750</v>
+      </c>
+    </row>
+    <row r="29" spans="3:10" ht="20.6" x14ac:dyDescent="0.55000000000000004">
       <c r="I29" t="s">
         <v>57</v>
       </c>
       <c r="J29" s="19">
-        <v>132950</v>
-[...2 lines deleted...]
-    <row r="30" spans="3:10" ht="21" x14ac:dyDescent="0.4">
+        <v>135700</v>
+      </c>
+    </row>
+    <row r="30" spans="3:10" ht="20.6" x14ac:dyDescent="0.55000000000000004">
       <c r="I30" t="s">
         <v>58</v>
       </c>
       <c r="J30" s="19">
-        <v>131300</v>
-[...2 lines deleted...]
-    <row r="31" spans="3:10" ht="21" x14ac:dyDescent="0.4">
+        <v>144250</v>
+      </c>
+    </row>
+    <row r="31" spans="3:10" ht="20.6" x14ac:dyDescent="0.55000000000000004">
       <c r="I31" t="s">
         <v>59</v>
       </c>
       <c r="J31" s="19">
-        <v>148900</v>
-[...2 lines deleted...]
-    <row r="32" spans="3:10" ht="21" x14ac:dyDescent="0.4">
+        <v>153950</v>
+      </c>
+    </row>
+    <row r="32" spans="3:10" ht="20.6" x14ac:dyDescent="0.55000000000000004">
       <c r="I32" t="s">
         <v>60</v>
       </c>
       <c r="J32" s="19">
-        <v>188500</v>
-[...2 lines deleted...]
-    <row r="33" spans="9:10" ht="21" x14ac:dyDescent="0.4">
+        <v>197300</v>
+      </c>
+    </row>
+    <row r="33" spans="9:10" ht="20.6" x14ac:dyDescent="0.55000000000000004">
       <c r="I33" t="s">
         <v>61</v>
       </c>
       <c r="J33" s="19">
-        <v>120950</v>
-[...2 lines deleted...]
-    <row r="34" spans="9:10" ht="21" x14ac:dyDescent="0.4">
+        <v>132600</v>
+      </c>
+    </row>
+    <row r="34" spans="9:10" ht="20.6" x14ac:dyDescent="0.55000000000000004">
       <c r="I34" t="s">
         <v>62</v>
       </c>
       <c r="J34" s="19">
-        <v>113750</v>
-[...2 lines deleted...]
-    <row r="35" spans="9:10" ht="21" x14ac:dyDescent="0.4">
+        <v>116400</v>
+      </c>
+    </row>
+    <row r="35" spans="9:10" ht="20.6" x14ac:dyDescent="0.55000000000000004">
       <c r="I35" t="s">
         <v>63</v>
       </c>
       <c r="J35" s="19">
-        <v>140050</v>
-[...2 lines deleted...]
-    <row r="36" spans="9:10" ht="21" x14ac:dyDescent="0.4">
+        <v>147350</v>
+      </c>
+    </row>
+    <row r="36" spans="9:10" ht="20.6" x14ac:dyDescent="0.55000000000000004">
       <c r="I36" t="s">
         <v>64</v>
       </c>
       <c r="J36" s="19">
-        <v>113750</v>
-[...2 lines deleted...]
-    <row r="37" spans="9:10" ht="21" x14ac:dyDescent="0.4">
+        <v>116400</v>
+      </c>
+    </row>
+    <row r="37" spans="9:10" ht="20.6" x14ac:dyDescent="0.55000000000000004">
       <c r="I37" t="s">
         <v>65</v>
       </c>
       <c r="J37" s="19">
-        <v>117500</v>
-[...2 lines deleted...]
-    <row r="38" spans="9:10" ht="21" x14ac:dyDescent="0.4">
+        <v>122750</v>
+      </c>
+    </row>
+    <row r="38" spans="9:10" ht="20.6" x14ac:dyDescent="0.55000000000000004">
       <c r="I38" t="s">
         <v>66</v>
       </c>
       <c r="J38" s="19">
-        <v>130100</v>
-[...2 lines deleted...]
-    <row r="39" spans="9:10" ht="21" x14ac:dyDescent="0.4">
+        <v>143050</v>
+      </c>
+    </row>
+    <row r="39" spans="9:10" ht="20.6" x14ac:dyDescent="0.55000000000000004">
       <c r="I39" t="s">
         <v>67</v>
       </c>
       <c r="J39" s="19">
-        <v>117950</v>
-[...2 lines deleted...]
-    <row r="40" spans="9:10" ht="21" x14ac:dyDescent="0.4">
+        <v>123700</v>
+      </c>
+    </row>
+    <row r="40" spans="9:10" ht="20.6" x14ac:dyDescent="0.55000000000000004">
       <c r="I40" t="s">
         <v>68</v>
       </c>
       <c r="J40" s="19">
-        <v>113750</v>
+        <v>116400</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="3">
     <tablePart r:id="rId1"/>
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A O 8 E A A B Q S w M E F A A C A A g A 6 m L Q W P F q 3 7 K k A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 B D o I w F E S v Q r q n L T U m S j 5 l 4 V Y S E 6 J x S 2 q F R v g Y W i x 3 c + G R v I I Y R d 2 5 n D d v M X O / 3 i A d m j q 4 6 M 6 a F h M S U U 4 C j a o 9 G C w T 0 r t j u C C p h E 2 h T k W p g 1 F G G w / 2 k J D K u X P M m P e e + h l t u 5 I J z i O 2 z 9 a 5 q n R T k I 9 s / s u h Q e s K V J p I 2 L 3 G S E E j s a R i L i g H N k H I D H 4 F M e 5 9 t j 8 Q V n 3 t + k 5 L j e E 2 B z Z F Y O 8 P 8 g F Q S w M E F A A C A A g A 6 m L Q W A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A O p i 0 F i l 8 H a g 6 Q E A A F k G A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A B 9 l F 9 L w z A U x d 8 H + w 6 h v n R Q h k 6 d g b E H K Y q C i L i B y B g l t n e u m C a S p v 5 h 7 L u b 2 H r r 7 J 1 9 a f k l O f d y c 0 5 L S G 2 u F Z v V 7 6 N J v 9 f v l W t h I P t h P L l 8 H J 2 w K Z N g + z 3 m n p m u T A q O X H y k I I d x Z Q w o + 6 D N y 5 P W L + F g s 7 g V B U y D H Y F g u V 3 E W l m 3 c x n V O g f B n d G F t q 7 W F Y g M T B k 4 0 b l 4 k j B s V h o e 1 i U j t m j 4 u Z S z V E h h y q k 1 F S w H K B m v h X p 2 i v P P V 2 j l 5 k a o c q V N E W t Z F c o v l i F R P 9 p s g l X + 6 j 7 Y t b L j k 6 H f u Y 3 Y J i h t V X 5 z 6 w i z 8 G E b L C x Q u x 1 O l B t D 5 8 S 6 y h I 3 X 5 G k O v t n l T y b 6 k r Z z 2 6 5 + J s n t / v P J F a / K 1 q 0 A G t 0 V 7 O A L B d q d O i u r r M m T w + T I x q P a H x M 4 z 3 a p z Q e 0 / i M x r y L L 2 6 u q b 4 9 J v r 2 m O j b Y 6 J v j 4 m + P S b 6 9 p j o 2 2 O i b 8 n p e X N 6 3 p y e N 6 f n z e l 5 c 3 r e n J 4 3 7 8 x 7 2 2 b y M p c W / C / l X r / / y v g M p P t D e B b + y W 3 E Q K R r F i 7 q 1 C 3 d k e D h P B i 0 k v d Q 6 D e 3 v c 7 z L 9 F 6 o c H h 3 9 o R x r s N N G Z 4 N 7 W d o H a y 2 c a R C h n m C t O C + c B E Y A b Q 9 e h z d D Z 6 G d 2 L f k W H o i f R h e g 7 d B p 6 C 9 2 E / k H H o E f Q F e g D v P n m r r e D f i 9 X + 6 5 j 8 g V Q S w E C L Q A U A A I A C A D q Y t B Y 8 W r f s q Q A A A D 2 A A A A E g A A A A A A A A A A A A A A A A A A A A A A Q 2 9 u Z m l n L 1 B h Y 2 t h Z 2 U u e G 1 s U E s B A i 0 A F A A C A A g A 6 m L Q W A / K 6 a u k A A A A 6 Q A A A B M A A A A A A A A A A A A A A A A A 8 A A A A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W x Q S w E C L Q A U A A I A C A D q Y t B Y p f B 2 o O k B A A B Z B g A A E w A A A A A A A A A A A A A A A A D h A Q A A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b V B L B Q Y A A A A A A w A D A M I A A A A X B A A A A A A Q A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 U G V y b W l z c 2 l v b k x p c 3 Q g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + Z m F s c 2 U 8 L 0 N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + P E Z p c m V 3 Y W x s R W 5 h Y m x l Z D 5 0 c n V l P C 9 G a X J l d 2 F s b E V u Y W J s Z W Q + P C 9 Q Z X J t a X N z a W 9 u T G l z d D 7 3 C g A A A A A A A N U K A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E l 0 Z W 1 z P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k F s b E Z v c m 1 1 b G F z P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g g L z 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v U 2 V j d G l v b j h f R l k y N D w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c z Q w Y m E 1 M W Z k L T g 0 O T A t N D M 4 N y 1 h Y T c y L T R i O T J m Z j M 2 O D Y 3 Y y I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F 2 a W d h d G l v b l N 0 Z X B O Y W 1 l I i B W Y W x 1 Z T 0 i c 0 5 h d m l n Y X R p b 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z R X h j Z X B 0 a W 9 u I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G F y Z 2 V 0 I i B W Y W x 1 Z T 0 i c 0 N v d W 5 0 e U x p b W l 0 c y I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u T m F t Z X M i I F Z h b H V l P S J z W y Z x d W 9 0 O 0 N v d W 5 0 e V 9 O Y W 1 l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 1 l Z G l h b j I w M j Q m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q m d N P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Q t M D Q t M D R U M j I 6 N T M 6 N T k u N z g w M T A x N l o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D M 5 I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j I s J n F 1 b 3 Q 7 a 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 c X V l c n l S Z W x h d G l v b n N o a X B z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 2 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N l Y 3 R p b 2 4 4 X 0 Z Z M j Q v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 1 b n R 5 X 0 5 h b W U s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 2 V j d G l v b j h f R l k y N C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t t Z W R p Y W 4 y M D I 0 L D F 9 J n F 1 b 3 Q 7 X S w m c X V v d D t D b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o y L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N l Y 3 R p b 2 4 4 X 0 Z Z M j Q v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 1 b n R 5 X 0 5 h b W U s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 2 V j d G l v b j h f R l k y N C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t t Z W R p Y W 4 y M D I 0 L D F 9 J n F 1 b 3 Q 7 X S w m c X V v d D t S Z W x h d G l v b n N o a X B J b m Z v J n F 1 b 3 Q 7 O l t d f S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R h c m d l d E 5 h b W V D d X N 0 b 2 1 p e m V k I i B W Y W x 1 Z T 0 i b D E i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v U 2 V j d G l v b j h f R l k y N C 9 T b 3 V y Y 2 U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 T Z W N 0 a W 9 u O F 9 G W T I 0 L 1 B y b 2 1 v d G V k J T I w S G V h Z G V y c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 N l Y 3 R p b 2 4 4 X 0 Z Z M j Q v Q 2 h h b m d l Z C U y M F R 5 c G U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 T Z W N 0 a W 9 u O F 9 G W T I 0 L 0 Z p b H R l c m V k J T I w U m 9 3 c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 N l Y 3 R p b 2 4 4 X 0 Z Z M j Q v U m V t b 3 Z l Z C U y M E N v b H V t b n M 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j w v S X R l b X M + P C 9 M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U + F g A A A F B L B Q Y A A A A A A A A A A A A A A A A A A A A A A A D a A A A A A Q A A A N C M n d 8 B F d E R j H o A w E / C l + s B A A A A A m I E g O d l i k O W s a E A z A e e K Q A A A A A C A A A A A A A D Z g A A w A A A A B A A A A C Q f P 0 T m r M B + D c 9 j H r F z q T B A A A A A A S A A A C g A A A A E A A A A G q c 8 c L D z 7 5 T t l i g 3 1 X D J + Z Q A A A A l s H / J Y / m N 2 l 4 f X 6 u E o f Q d R W v 3 3 r A A Q v W i z E 0 p c J c u F i l l Q g L h y g U M s J f M e z 1 S K Y A 1 7 Z H f 8 X F v I U 3 s H R z q 7 E e 1 3 E M 0 z V U 7 n J 4 / R 1 E u E r 6 N b M U A A A A p z 2 V n o m / N I g r E / 5 Y 7 1 u e 2 L l F K K 4 = < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A O 8 E A A B Q S w M E F A A C A A g A K o X h X C T s h 6 S k A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n f x p j S C k L t 5 K Y E I 3 b p l Z o h A 9 D i + V u L j y S V x C j q D u X 8 + Y t Z u 7 X m 8 i G p o 4 u p n O 2 h R Q x T F F k Q L c H C 2 W K e n + M l y i T Y q P 0 S Z U m G m V w y e A O K a q 8 P y e E h B B w m O G 2 K w m n l J F 9 v i 5 0 Z R q F P r L 9 L 8 c W n F e g D Z J i 9 x o j O W Z z h h e U Y y r I B E V u 4 S v w c e + z / Y F i 1 d e + 7 4 w 0 E G 8 L Q a Y o y P u D f A B Q S w M E F A A C A A g A K o X h X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A C q F 4 V y l 8 H a g 6 Q E A A F k G A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A B 9 l F 9 L w z A U x d 8 H + w 6 h v n R Q h k 6 d g b E H K Y q C i L i B y B g l t n e u m C a S p v 5 h 7 L u b 2 H r r 7 J 1 9 a f k l O f d y c 0 5 L S G 2 u F Z v V 7 6 N J v 9 f v l W t h I P t h P L l 8 H J 2 w K Z N g + z 3 m n p m u T A q O X H y k I I d x Z Q w o + 6 D N y 5 P W L + F g s 7 g V B U y D H Y F g u V 3 E W l m 3 c x n V O g f B n d G F t q 7 W F Y g M T B k 4 0 b l 4 k j B s V h o e 1 i U j t m j 4 u Z S z V E h h y q k 1 F S w H K B m v h X p 2 i v P P V 2 j l 5 k a o c q V N E W t Z F c o v l i F R P 9 p s g l X + 6 j 7 Y t b L j k 6 H f u Y 3 Y J i h t V X 5 z 6 w i z 8 G E b L C x Q u x 1 O l B t D 5 8 S 6 y h I 3 X 5 G k O v t n l T y b 6 k r Z z 2 6 5 + J s n t / v P J F a / K 1 q 0 A G t 0 V 7 O A L B d q d O i u r r M m T w + T I x q P a H x M 4 z 3 a p z Q e 0 / i M x r y L L 2 6 u q b 4 9 J v r 2 m O j b Y 6 J v j 4 m + P S b 6 9 p j o 2 2 O i b 8 n p e X N 6 3 p y e N 6 f n z e l 5 c 3 r e n J 4 3 7 8 x 7 2 2 b y M p c W / C / l X r / / y v g M p P t D e B b + y W 3 E Q K R r F i 7 q 1 C 3 d k e D h P B i 0 k v d Q 6 D e 3 v c 7 z L 9 F 6 o c H h 3 9 o R x r s N N G Z 4 N 7 W d o H a y 2 c a R C h n m C t O C + c B E Y A b Q 9 e h z d D Z 6 G d 2 L f k W H o i f R h e g 7 d B p 6 C 9 2 E / k H H o E f Q F e g D v P n m r r e D f i 9 X + 6 5 j 8 g V Q S w E C L Q A U A A I A C A A q h e F c J O y H p K Q A A A D 2 A A A A E g A A A A A A A A A A A A A A A A A A A A A A Q 2 9 u Z m l n L 1 B h Y 2 t h Z 2 U u e G 1 s U E s B A i 0 A F A A C A A g A K o X h X A / K 6 a u k A A A A 6 Q A A A B M A A A A A A A A A A A A A A A A A 8 A A A A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W x Q S w E C L Q A U A A I A C A A q h e F c p f B 2 o O k B A A B Z B g A A E w A A A A A A A A A A A A A A A A D h A Q A A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b V B L B Q Y A A A A A A w A D A M I A A A A X B A A A A A A Q A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 U G V y b W l z c 2 l v b k x p c 3 Q g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + Z m F s c 2 U 8 L 0 N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + P E Z p c m V 3 Y W x s R W 5 h Y m x l Z D 5 0 c n V l P C 9 G a X J l d 2 F s b E V u Y W J s Z W Q + P C 9 Q Z X J t a X N z a W 9 u T G l z d D 4 E C w A A A A A A A O I K A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E l 0 Z W 1 z P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k F s b E Z v c m 1 1 b G F z P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g g L z 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v U 2 V j d G l v b j h f R l k y N D w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c z Q w Y m E 1 M W Z k L T g 0 O T A t N D M 4 N y 1 h Y T c y L T R i O T J m Z j M 2 O D Y 3 Y y I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F 2 a W d h d G l v b l N 0 Z X B O Y W 1 l I i B W Y W x 1 Z T 0 i c 0 5 h d m l n Y X R p b 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z R X h j Z X B 0 a W 9 u I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G F y Z 2 V 0 I i B W Y W x 1 Z T 0 i c 0 N v d W 5 0 e U x p b W l 0 c y I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 k Z S I g V m F s d W U 9 I n N V b m t u b 3 d u I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 3 V u d C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T G F z d F V w Z G F 0 Z W Q i I F Z h b H V l P S J k M j A y N i 0 w N y 0 w M V Q y M z o y M j o y M C 4 2 M z U 2 N j Y 1 W i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b l R 5 c G V z I i B W Y W x 1 Z T 0 i c 0 J n T T 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 Q 2 9 1 b n R 5 X 0 5 h b W U m c X V v d D s s J n F 1 b 3 Q 7 b W V k a W F u M j A y N C Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z V 2 F p d G l u Z 0 Z v c k V 4 Y 2 V s U m V m c m V z a C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G F y Z 2 V 0 T m F t Z U N 1 c 3 R v b W l 6 Z W Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w S W 5 m b 0 N v b n R h a W 5 l c i I g V m F s d W U 9 I n N 7 J n F 1 b 3 Q 7 Y 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M i w m c X V v d D t r Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t x d W V y e V J l b G F 0 a W 9 u c 2 h p c H M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Y 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 2 V j d G l v b j h f R l k y N C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 3 V u d H l f T m F t Z S w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T Z W N 0 a W 9 u O F 9 G W T I 0 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 1 l Z G l h b j I w M j Q s M X 0 m c X V v d D t d L C Z x d W 9 0 O 0 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j I s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 2 V j d G l v b j h f R l k y N C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 3 V u d H l f T m F t Z S w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T Z W N 0 a W 9 u O F 9 G W T I 0 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 1 l Z G l h b j I w M j Q s M X 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 N l Y 3 R p b 2 4 4 X 0 Z Z M j Q v U 2 9 1 c m N l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v U 2 V j d G l v b j h f R l k y N C 9 Q c m 9 t b 3 R l Z C U y M E h l Y W R l c n M 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 T Z W N 0 a W 9 u O F 9 G W T I 0 L 0 N o Y W 5 n Z W Q l M j B U e X B l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v U 2 V j d G l v b j h f R l k y N C 9 G a W x 0 Z X J l Z C U y M F J v d 3 M 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 T Z W N 0 a W 9 u O F 9 G W T I 0 L 1 J l b W 9 2 Z W Q l M j B D b 2 x 1 b W 5 z P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A J g E A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A C M 0 9 q k P A 7 B P t G 5 X i + O l j H o A A A A A A g A A A A A A E G Y A A A A B A A A g A A A A R E E 5 x x 0 X i w 2 m 4 A u l 8 O e H i 3 2 g N T R r M p Z s y b J K v j f i Q D Q A A A A A D o A A A A A C A A A g A A A A G 7 C L P Y T r b M V V s 0 g G w W R 7 g F b s n i D K 0 s x 0 H y s E L 5 a J D U J Q A A A A y j h e y s W q E f p 2 w s Z B b h Q C z U Y V 0 F A i z f j i p R F S Q 6 t b s c 2 e A h 4 p t 2 i C K w T b g l t I 3 D j y D k V Q s 4 4 h 3 R r / u D V p P y L o F X Q B B X G s s l 5 Q R a B 2 d 3 J s f b B A A A A A f 7 f C e P j 1 e A A e O 7 y C q E t V w r 2 f I 3 k + m d s q 3 6 x 9 2 b L L 0 8 L W / 2 N + G N U q h f N t P 5 R T f I i L O k z 9 c k o 0 K L V m 7 t j b X b m q 7 Q = = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22923A27-F8FB-4E54-B0D9-EE687233E1C2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>